--- v0 (2025-10-18)
+++ v1 (2026-07-03)
@@ -15,51 +15,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D522388" w14:textId="77777777" w:rsidR="00107DD5" w:rsidRDefault="00221D8F" w:rsidP="00CA4815">
       <w:r w:rsidRPr="00CA4815">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D704855" wp14:editId="3793CA08">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7560000" cy="1836000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
@@ -155,58 +155,71 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Toc126923157" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="1" w:name="_Toc126923146" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1478495247"/>
         <w:placeholder>
           <w:docPart w:val="026D9A923AB949B48FD45161E4265184"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7329CD3A" w14:textId="69D15BC9" w:rsidR="00221D8F" w:rsidRDefault="00410817" w:rsidP="00893A34">
+        <w:p w14:paraId="7329CD3A" w14:textId="27B22E52" w:rsidR="00221D8F" w:rsidRDefault="00292733" w:rsidP="00893A34">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
           </w:pPr>
           <w:r>
-            <w:t>Task card</w:t>
+            <w:t xml:space="preserve">Task card - </w:t>
+          </w:r>
+          <w:r w:rsidR="002D6B36">
+            <w:t>H</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">ow to obtain </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:t>child care</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:t xml:space="preserve"> software activation codes</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="prev"/>
     <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="55700D87" w14:textId="346D536F" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to obtain </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> software activation codes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E005041" w14:textId="71E64AD8" w:rsidR="00410817" w:rsidRDefault="00410817">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -488,292 +501,381 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc115963967"/>
       <w:bookmarkStart w:id="3" w:name="_Toc127891420"/>
       <w:r w:rsidRPr="00024EAD">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7F589D9E" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00EF6A41" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>What is this task card for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A3C1B2" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="0023063A" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="2723A16A" w14:textId="77777777" w:rsidR="00AD6484" w:rsidRPr="00AD6484" w:rsidRDefault="00AD6484" w:rsidP="00AD6484">
+      <w:r w:rsidRPr="00AD6484">
+        <w:t xml:space="preserve">This task card explains how to obtain a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6484">
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD6484">
+        <w:t xml:space="preserve"> software activation code required to connect your software to the Child Care Subsidy System (CCSS). It can also be used to regenerate an expired or lost code, or to create additional codes for multiple software instances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764A708D" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00441BC3" w:rsidRDefault="00410817" w:rsidP="00410817">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Who will need this task card?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CCB57B" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="0023063A" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="0023063A">
-        <w:t xml:space="preserve">This task card explains how to obtain your </w:t>
+        <w:t xml:space="preserve">Child Care Subsidy (CCS) approved </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0023063A">
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0023063A">
-        <w:t xml:space="preserve"> software activation code which is required to connect your child care software to the Child Care Subsidy System (CCSS). These instructions can also be used if the original code has expired, been misplaced or if additional codes are required for software instances within your organisation.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Child Care Subsidy (CCS) approved </w:t>
+        <w:t xml:space="preserve"> providers who need to activate their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0023063A">
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0023063A">
-        <w:t xml:space="preserve"> providers who need to activate their child care software product.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="685AE4A8" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="0023063A" w:rsidRDefault="00410817" w:rsidP="00410817">
+        <w:t xml:space="preserve"> software product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685AE4A8" w14:textId="134D56D4" w:rsidR="00410817" w:rsidRPr="0023063A" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:t xml:space="preserve">Before you can connect to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Software, you will need to provide the following information to your CCS software provider:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0202EAFC" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00296C13" w:rsidRDefault="00410817" w:rsidP="00410817">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C547C0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oftware, you will need to provide the following information to your CCS software provider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0202EAFC" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00296C13" w:rsidRDefault="00410817" w:rsidP="008421CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296C13">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>CCS Provider ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FD72E1" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00296C13" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="44FD72E1" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00296C13" w:rsidRDefault="00410817" w:rsidP="008421CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296C13">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>CCS Person ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2CF775" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="4A2CF775" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="008421CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296C13">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Software Activation Code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1E2C8E" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="0023063A" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="3A1E2C8E" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="0023063A">
         <w:t>Once you have lodged an online application and become an approved provider, these three key pieces of information can be obtained as follows.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0DFC243A" w14:textId="380AB256" w:rsidR="00AF54B5" w:rsidRPr="00441BC3" w:rsidRDefault="00AF54B5" w:rsidP="00AF54B5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>When to use this task card?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F08AAF0" w14:textId="77777777" w:rsidR="008421CF" w:rsidRPr="008421CF" w:rsidRDefault="008421CF" w:rsidP="008421CF">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008421CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Use this task card when a CCS-approved provider needs to generate or regenerate a B2B activation code to connect their third-party software to the Child Care Subsidy System (CCSS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7A8D53" w14:textId="77777777" w:rsidR="00673DC6" w:rsidRPr="007766E4" w:rsidRDefault="00673DC6" w:rsidP="007766E4">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007766E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Providers can only access the CCSS from their CCS approval date and must generate a new B2B activation code every 6 months to maintain connectivity. A new code is also required if the provider changes third</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>party software providers.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="32A01063" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00EF6A41" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Need help?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A186C6" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="41A186C6" w14:textId="3258EBF3" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the </w:t>
       </w:r>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>PRODA Helpdesk</w:t>
       </w:r>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF02B7" w:rsidRPr="6FB2264E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FB2264E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>1800 700 199</w:t>
       </w:r>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (8am and 5pm) or </w:t>
+        <w:t xml:space="preserve"> (8am and 5pm) or</w:t>
+      </w:r>
+      <w:r w:rsidR="00292733">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="6FB2264E">
+        <w:r w:rsidR="00292733" w:rsidRPr="00292733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:val="en" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>via email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6FB2264E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> with questions relating to PRODA and difficulties with generating an access code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBC277A" w14:textId="4EEADDC2" w:rsidR="00410817" w:rsidRPr="006E69D6" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r w:rsidRPr="6FB2264E">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="36E1F6ED">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Contact your</w:t>
       </w:r>
-      <w:r w:rsidRPr="6FB2264E">
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="6FB2264E">
+      <w:hyperlink r:id="rId15">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="36E1F6ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-            <w:lang w:val="en" w:eastAsia="en-AU"/>
+            <w:lang w:val="en-US" w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>child care software provider</w:t>
+          <w:t>child care</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="36E1F6ED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> software provider</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6FB2264E">
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6FB2264E">
-[...1 lines deleted...]
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+      <w:r w:rsidRPr="36E1F6ED">
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for questions relating to registering software and whether multiple software instances are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09437374" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00024EAD" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc105676997"/>
       <w:bookmarkStart w:id="5" w:name="_Toc115963968"/>
       <w:bookmarkStart w:id="6" w:name="_Toc127891421"/>
       <w:r>
         <w:t>Obtaining your CCS Provider ID</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7BB0CDA1" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
@@ -899,120 +1001,93 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="179E11E0" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00024EAD" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc105676998"/>
       <w:bookmarkStart w:id="8" w:name="_Toc115963969"/>
       <w:bookmarkStart w:id="9" w:name="_Toc127891422"/>
       <w:r>
         <w:t>Obtaining your CCS Person ID</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="26208FAD" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="006976D3" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="26208FAD" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="006976D3" w:rsidRDefault="00410817" w:rsidP="36E1F6ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006976D3">
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is your individual identity number in the Provider Entry Point (PEP). Your CCS Person ID can be found in the banner when logged into the PEP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006976D3">
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
-[...29 lines deleted...]
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in your letter of approval which can be viewed in “</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7837">
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>My Inbox</w:t>
       </w:r>
-      <w:r w:rsidRPr="006976D3">
+      <w:r w:rsidRPr="36E1F6ED">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
-          <w:lang w:val="en" w:eastAsia="en-AU"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>” in the PEP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A349665" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="271B89C3" wp14:editId="6680B8F5">
             <wp:extent cx="5895975" cy="451182"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="23" name="Picture 23" descr="Screenshot of the PEP banner showing Person ID field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Picture 23" descr="Screenshot of the PEP banner showing Person ID field."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1037,225 +1112,186 @@
                       <a:ext cx="5922614" cy="453221"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7A8385" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00024EAD" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc105676999"/>
       <w:bookmarkStart w:id="11" w:name="_Toc115963970"/>
       <w:bookmarkStart w:id="12" w:name="_Toc127891423"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Obtaining </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> software activation codes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1D147590" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you registered a software instance after registering your organisation in PRODA, the activation code would have been presented on screen. The PRODA system refers to software instances as </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Business to Business</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Devices</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(B2B).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EECC89" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
+    <w:p w14:paraId="67FA4BA8" w14:textId="77777777" w:rsidR="009B09AB" w:rsidRPr="009B09AB" w:rsidRDefault="009B09AB" w:rsidP="009B09AB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="264" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc105677000"/>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t>Follow the steps below depending on your situation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08354A5F" w14:textId="20F4814C" w:rsidR="009B09AB" w:rsidRPr="009B09AB" w:rsidRDefault="009B09AB" w:rsidP="009B09AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="0" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t xml:space="preserve">New software instance: Complete </w:t>
+      </w:r>
+      <w:r w:rsidR="007B32ED">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t>teps 1–9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F72C5EC" w14:textId="2B731F02" w:rsidR="009B09AB" w:rsidRPr="009B09AB" w:rsidRDefault="009B09AB" w:rsidP="009B09AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...34 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="0" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t xml:space="preserve">Regenerate an expired or lost code: Complete </w:t>
+      </w:r>
+      <w:r w:rsidR="007B32ED">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t>teps 1–5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FDD67" w14:textId="1A392660" w:rsidR="009B09AB" w:rsidRPr="009B09AB" w:rsidRDefault="009B09AB" w:rsidP="009B09AB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>extend the activation period for an existing period for an existing active and unexpired software instance.</w:t>
+        <w:spacing w:before="0" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t xml:space="preserve">Extend an active code: </w:t>
+      </w:r>
+      <w:r w:rsidR="007B32ED">
+        <w:t>Complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B32ED">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B09AB">
+        <w:t>teps 1–6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B99237" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc105677000"/>
       <w:r w:rsidRPr="00410817">
-        <w:lastRenderedPageBreak/>
         <w:t>Step 1: Log in to PRODA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="212B0114" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Go to the </w:t>
+    <w:p w14:paraId="212B0114" w14:textId="37D20030" w:rsidR="00410817" w:rsidRDefault="007766E4" w:rsidP="00410817">
+      <w:r>
+        <w:t>Log into PRODA:</w:t>
+      </w:r>
+      <w:r w:rsidR="00237C14">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00F867BA" w:rsidRPr="00F867BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Services Australia PRODA website</w:t>
-[...17 lines deleted...]
-          <w:t>www.servicesaustralia.gov.au/child-care-providers</w:t>
+          <w:t>Provider Digital Access (PRODA) - Services Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50256289" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00D85922" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc105677001"/>
       <w:r w:rsidRPr="00D85922">
         <w:t>Step 2</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D85922">
         <w:t xml:space="preserve"> Select Organisations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="45420C18" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00BA7186" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -1296,51 +1332,51 @@
     </w:p>
     <w:p w14:paraId="11D6C4E5" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73448BE8" wp14:editId="27B83B9E">
             <wp:extent cx="4742815" cy="554990"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="14" name="Picture 14" descr="Provider Digital Access (PRODA) Logo Screen shot showing organisations link."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Picture 14" descr="Provider Digital Access (PRODA) Logo Screen shot showing organisations link."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4742815" cy="554990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1381,51 +1417,51 @@
     </w:p>
     <w:p w14:paraId="4821F3D8" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D3EB72" wp14:editId="19FC6675">
             <wp:extent cx="4638675" cy="2092953"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="15" name="Picture 15" descr="List of organisations screen shot in Provider Digital Access (PRODA)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="Picture 15" descr="List of organisations screen shot in Provider Digital Access (PRODA)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4647055" cy="2096734"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1436,87 +1472,87 @@
       <w:pPr>
         <w:pStyle w:val="Steps"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc105677003"/>
       <w:r w:rsidRPr="00D85922">
         <w:t>Step 4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D85922">
         <w:t>View Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="30779049" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="009B5E98">
         <w:t xml:space="preserve">Details of the organisation will </w:t>
       </w:r>
       <w:r>
         <w:t>display, including Members, Service Providers and B2B Devices registered to the organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E71D0E" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Scroll to the bottom of the page and click “B2B Devices”. Any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>child care</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> software instance already registered will appear in this table with its device name and status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E528870" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02F35B84" wp14:editId="4D0A9598">
             <wp:extent cx="4543425" cy="1707864"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="16" name="Picture 16" descr="Click B2B Devices Screen shot in Provider Digitial Access (PRODA)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4557945" cy="1713322"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1599,51 +1635,51 @@
     </w:p>
     <w:p w14:paraId="3732B4F5" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A19BC5E" wp14:editId="385C2BF4">
             <wp:extent cx="4163695" cy="2127885"/>
             <wp:effectExtent l="0" t="0" r="8255" b="5715"/>
             <wp:docPr id="13" name="Picture 13" descr="Register New B2B Device screen shot from Provider Digital Access (PRODA) showing register new B2B device."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Picture 13" descr="Register New B2B Device screen shot from Provider Digital Access (PRODA) showing register new B2B device."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4163695" cy="2127885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1653,51 +1689,51 @@
     <w:p w14:paraId="2F54E350" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="430F0642" wp14:editId="326FEAEB">
             <wp:extent cx="5867400" cy="3425036"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="21" name="Picture 21" descr="Device details screen shot from Provider Digital Access (PRODA) showing generate new code button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Picture 21" descr="Device details screen shot from Provider Digital Access (PRODA) showing generate new code button."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5868827" cy="3425869"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1709,176 +1745,190 @@
     </w:p>
     <w:p w14:paraId="66A13267" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A940427" wp14:editId="6B700A48">
             <wp:extent cx="5762625" cy="2812204"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="22" name="Picture 22" descr="Device management generate screen shot from Provider Digital Access (PRODA) showing a new device activation code has been generated for this device."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Picture 22" descr="Device management generate screen shot from Provider Digital Access (PRODA) showing a new device activation code has been generated for this device."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5768695" cy="2815166"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5117780D" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00EF6A41" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc105677005"/>
       <w:r w:rsidRPr="00EF6A41">
         <w:t>Step 6</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6A41">
         <w:t xml:space="preserve"> Extending the Activation Code</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="0C657460" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB0E99">
+    <w:p w14:paraId="3F19829A" w14:textId="77777777" w:rsidR="004B728E" w:rsidRPr="004B728E" w:rsidRDefault="005F1E3C" w:rsidP="004B728E">
+      <w:r w:rsidRPr="005F1E3C">
+        <w:t xml:space="preserve">To extend access for an </w:t>
+      </w:r>
+      <w:r w:rsidR="00410817">
+        <w:t xml:space="preserve">existing </w:t>
+      </w:r>
+      <w:r w:rsidR="00410817" w:rsidRPr="00DB0E99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Active</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DB0E99">
+      <w:r w:rsidR="00410817">
+        <w:t xml:space="preserve"> software instance, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B728E" w:rsidRPr="004B728E">
+        <w:t>you will need to disable or remove the device and generate a new activation code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C657460" w14:textId="33B63D1D" w:rsidR="00410817" w:rsidRDefault="004B728E" w:rsidP="00410817">
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00410817">
+        <w:t>lick on the name of the software instance and click “</w:t>
+      </w:r>
+      <w:r w:rsidR="00410817" w:rsidRPr="00DB0E99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Disable B2B Device</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410817">
         <w:t xml:space="preserve">”, then follow </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB0E99">
+      <w:r w:rsidR="00410817" w:rsidRPr="00DB0E99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Step 5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410817">
         <w:t xml:space="preserve"> to regenerate a new device activation code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2E3EB3" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="00DB0E99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your CCS Software Provider or PRODA Helpdesk may direct you to instead click “Remove B2B Device” then register a new software instance as shown at </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0E99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Step 7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282818DE" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44475C40" wp14:editId="00AAD2E7">
             <wp:extent cx="5762625" cy="2805622"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Picture 20" descr="Remove B2B Device screen shot from Provider Digital Access (PRODA)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 20" descr="Remove B2B Device screen shot from Provider Digital Access (PRODA)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5764924" cy="2806741"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1890,51 +1940,51 @@
     </w:p>
     <w:p w14:paraId="254ECD33" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34699E9E" wp14:editId="52F6DDCD">
             <wp:extent cx="4145915" cy="3084830"/>
             <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
             <wp:docPr id="17" name="Picture 17" descr="Software Device details screen shot from Provider Digital Access (PRODA)- option to disable or remove B2B Device. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4145915" cy="3084830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1977,51 +2027,51 @@
     <w:p w14:paraId="34593AE6" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63A7F4F9" wp14:editId="3D6DE167">
             <wp:extent cx="5772150" cy="2810260"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="11" name="Picture 11" descr="Register New BSB Device details screen shot from Provider Digital Access (PRODA)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11" descr="Register New BSB Device details screen shot from Provider Digital Access (PRODA)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5775965" cy="2812117"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2098,139 +2148,139 @@
       <w:pPr>
         <w:rPr>
           <w:color w:val="329184" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3F7C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6D0A4E" wp14:editId="61311CAA">
             <wp:extent cx="4608576" cy="2991414"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="8" name="Picture 8" descr="Register new B2B device details screen, generate a device activation code for a new device, shot from Provider Digital Access (PRODA). "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8" descr="Register new B2B device details screen, generate a device activation code for a new device, shot from Provider Digital Access (PRODA). "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4616650" cy="2996655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="409F3CC3" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00EF6A41" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:pPr>
         <w:pStyle w:val="Steps"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc105677008"/>
       <w:r w:rsidRPr="00EF6A41">
-        <w:lastRenderedPageBreak/>
         <w:t>Step 9</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6A41">
         <w:t xml:space="preserve"> Device Activation Code</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="37EACE58" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and the Device Name to your CCS Software Provider.</w:t>
+    <w:p w14:paraId="2268D70D" w14:textId="77777777" w:rsidR="00CC2B7B" w:rsidRPr="00CC2B7B" w:rsidRDefault="00410817" w:rsidP="00CC2B7B">
+      <w:r>
+        <w:t xml:space="preserve">The code generated will be presented on screen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2B7B" w:rsidRPr="00CC2B7B">
+        <w:t>This code must be provided to your CCS software provider promptly, as it will expire after 7 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EACE58" w14:textId="47A83E12" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Record and provide this code along with your CCS Provider ID, CCS Person ID and the Device Name to your CCS Software Provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FAE713" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Device Activation Code and Device Name is ‘case sensitive’. When entering this in software, or providing this to your CCS Software Provider, please record this exactly as it displays on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457FAD54" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342586CA" wp14:editId="1EB0D5D7">
             <wp:extent cx="5191125" cy="3831224"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Picture 9" descr="Register new B2B Device screen shot from Provider Digital Access (PRODA) showing example of generated device activation code. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Register new B2B Device screen shot from Provider Digital Access (PRODA) showing example of generated device activation code. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5195303" cy="3834307"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2256,184 +2306,196 @@
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1E74B650" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="003C3EC5">
         <w:t xml:space="preserve">The names of all software instances will display in the B2B </w:t>
       </w:r>
       <w:r>
         <w:t>Device list. Repeat steps 7</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3EC5">
         <w:t xml:space="preserve"> to 9 for however many software i</w:t>
       </w:r>
       <w:r>
         <w:t>nstances that will be registered for the organisation</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3EC5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E82EA7C" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="00410817">
       <w:r w:rsidRPr="00CD3F7C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01086683" wp14:editId="3A51550E">
             <wp:extent cx="5762625" cy="2777875"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="6" name="Picture 6" descr="Register New BSB Device details screen shot from Provider Digital Access (PRODA)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="Register New BSB Device details screen shot from Provider Digital Access (PRODA)."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5767360" cy="2780157"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6A8590" w14:textId="77777777" w:rsidR="00410817" w:rsidRPr="00B05FBA" w:rsidRDefault="00410817" w:rsidP="00410817"/>
+    <w:p w14:paraId="38767261" w14:textId="02538940" w:rsidR="00410817" w:rsidRPr="00B05FBA" w:rsidRDefault="411F08E1">
+      <w:pPr>
+        <w:pStyle w:val="Steps"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Step 11: Connecting software to the CCSS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6A8590" w14:textId="5091BB69" w:rsidR="00410817" w:rsidRPr="00B05FBA" w:rsidRDefault="00A121D1" w:rsidP="00410817">
+      <w:r w:rsidRPr="00A121D1">
+        <w:t>Once you have generated the B2B activation code, provide it to your third-party software provider so they can connect your service(s) to the CCSS.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="25B32C73" w14:textId="7F5AB21D" w:rsidR="0017134D" w:rsidRPr="00410817" w:rsidRDefault="0017134D" w:rsidP="00410817"/>
     <w:sectPr w:rsidR="0017134D" w:rsidRPr="00410817" w:rsidSect="00D86284">
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1223" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="064558FD" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="000A6228">
+    <w:p w14:paraId="0229610A" w14:textId="77777777" w:rsidR="00E9213A" w:rsidRDefault="00E9213A" w:rsidP="000A6228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45E36C63" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="000A6228">
+    <w:p w14:paraId="26EEAA7B" w14:textId="77777777" w:rsidR="00E9213A" w:rsidRDefault="00E9213A" w:rsidP="000A6228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B1868A7" w14:textId="77777777" w:rsidR="00D86284" w:rsidRDefault="00D86284">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="14980A2E" wp14:editId="27CB388A">
           <wp:simplePos x="5425440" y="9593580"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="1216800" cy="648000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -2471,76 +2533,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1216800" cy="648000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8E13B6" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="000A6228">
+    <w:p w14:paraId="6E9CC90B" w14:textId="77777777" w:rsidR="00E9213A" w:rsidRDefault="00E9213A" w:rsidP="000A6228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6151E96D" w14:textId="77777777" w:rsidR="00410817" w:rsidRDefault="00410817" w:rsidP="000A6228">
+    <w:p w14:paraId="2B110624" w14:textId="77777777" w:rsidR="00E9213A" w:rsidRDefault="00E9213A" w:rsidP="000A6228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BE5E933A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A25075CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2703,50 +2765,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C75CC54A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3692CE6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08DA3C30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F3C88C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093A322C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DD82DA6"/>
     <w:name w:val="EDU - Bullet List2222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="494"/>
       </w:pPr>
       <w:rPr>
@@ -2823,51 +2998,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CEC77A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E99A4094"/>
     <w:name w:val="EDU - Bullet List2"/>
     <w:lvl w:ilvl="0" w:tplc="034CB666">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
@@ -2938,51 +3113,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="185F22C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9A859DC"/>
     <w:lvl w:ilvl="0" w:tplc="2272C362">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3D1E20AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3051,51 +3226,51 @@
     <w:lvl w:ilvl="7" w:tplc="50D4435C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F78BE48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FF1AB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F68E302"/>
     <w:name w:val="EDU - Bullet List"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="%2–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:firstLine="283"/>
@@ -3167,51 +3342,140 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28923072"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07221CBC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E176387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67D834B8"/>
     <w:lvl w:ilvl="0" w:tplc="AF109C9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DFB2596A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B422FE9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3253,51 +3517,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6838AD0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2CB4657C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E646829"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74B00926"/>
     <w:name w:val="EDU - List Number"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="567"/>
@@ -3371,51 +3635,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323D1053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="997EF3D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3484,51 +3748,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A04950"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A93C0B30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D47A0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DD82DA6"/>
     <w:name w:val="EDU - Bullet List222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="494"/>
       </w:pPr>
       <w:rPr>
@@ -3605,51 +4018,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45255516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="159C8890"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3691,51 +4104,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B371FF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D50A6CB8"/>
     <w:name w:val="EDU - Alpha List"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="List"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="List2"/>
       <w:lvlText w:val="%2."/>
@@ -3813,51 +4226,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F124EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3482D790"/>
     <w:lvl w:ilvl="0" w:tplc="2CC6FEA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3899,51 +4312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A3173E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5E4CC6E"/>
     <w:name w:val="EDU - Bullet List22"/>
     <w:lvl w:ilvl="0" w:tplc="F260E872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
@@ -4014,293 +4427,391 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="481194007">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1204711312">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1285190616">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="363411030">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="193615059">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1046027785">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="883249309">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="365255226">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1446772827">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1997419709">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="944188464">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1262372745">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="13" w16cid:durableId="958875454">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="462816597">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="160199391">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="67509283">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1908345290">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="771435201">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="19" w16cid:durableId="1154952844">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="20" w16cid:durableId="1625162435">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21" w16cid:durableId="1782141852">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22" w16cid:durableId="1165634025">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="23" w16cid:durableId="1020661681">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="24" w16cid:durableId="948589623">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="EDU-Basic"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A6228"/>
+    <w:rsid w:val="00004F1B"/>
     <w:rsid w:val="00012366"/>
     <w:rsid w:val="00021FBE"/>
     <w:rsid w:val="000521D7"/>
+    <w:rsid w:val="00070424"/>
     <w:rsid w:val="000A0B58"/>
     <w:rsid w:val="000A6228"/>
+    <w:rsid w:val="000B4D5E"/>
     <w:rsid w:val="000B5D40"/>
     <w:rsid w:val="000B7EC6"/>
+    <w:rsid w:val="000F5A87"/>
+    <w:rsid w:val="00100F01"/>
     <w:rsid w:val="00107D87"/>
     <w:rsid w:val="00107DD5"/>
     <w:rsid w:val="0012343A"/>
     <w:rsid w:val="00133B8D"/>
     <w:rsid w:val="0013611E"/>
+    <w:rsid w:val="0015102A"/>
     <w:rsid w:val="001515BF"/>
     <w:rsid w:val="0017134D"/>
     <w:rsid w:val="001C1523"/>
+    <w:rsid w:val="001D0DEB"/>
+    <w:rsid w:val="00210381"/>
     <w:rsid w:val="00221D8F"/>
     <w:rsid w:val="002272DB"/>
+    <w:rsid w:val="002336B0"/>
+    <w:rsid w:val="002378EF"/>
+    <w:rsid w:val="00237C14"/>
+    <w:rsid w:val="00241A97"/>
     <w:rsid w:val="00276047"/>
+    <w:rsid w:val="00282E61"/>
+    <w:rsid w:val="00292733"/>
+    <w:rsid w:val="002A1D00"/>
+    <w:rsid w:val="002A3B19"/>
     <w:rsid w:val="002A4458"/>
     <w:rsid w:val="002D589A"/>
+    <w:rsid w:val="002D6B36"/>
     <w:rsid w:val="002E491A"/>
+    <w:rsid w:val="002F7A0E"/>
+    <w:rsid w:val="00362F4C"/>
+    <w:rsid w:val="003B7637"/>
+    <w:rsid w:val="003C40B9"/>
     <w:rsid w:val="0040155D"/>
     <w:rsid w:val="00410817"/>
     <w:rsid w:val="0041713E"/>
     <w:rsid w:val="00421D3F"/>
     <w:rsid w:val="00423785"/>
+    <w:rsid w:val="00444BD4"/>
     <w:rsid w:val="00452D26"/>
     <w:rsid w:val="004A06CD"/>
     <w:rsid w:val="004A4B6F"/>
     <w:rsid w:val="004A4CF9"/>
+    <w:rsid w:val="004B728E"/>
     <w:rsid w:val="004D2965"/>
     <w:rsid w:val="004D2D9D"/>
+    <w:rsid w:val="00547167"/>
     <w:rsid w:val="005A75C9"/>
     <w:rsid w:val="005B187D"/>
+    <w:rsid w:val="005C027E"/>
+    <w:rsid w:val="005F1E3C"/>
+    <w:rsid w:val="00612C00"/>
     <w:rsid w:val="006232DC"/>
     <w:rsid w:val="0063094F"/>
+    <w:rsid w:val="00673DC6"/>
     <w:rsid w:val="006D67F3"/>
+    <w:rsid w:val="006F12DE"/>
     <w:rsid w:val="006F1FFF"/>
     <w:rsid w:val="006F6D10"/>
+    <w:rsid w:val="00701623"/>
     <w:rsid w:val="00712B94"/>
+    <w:rsid w:val="007344FF"/>
+    <w:rsid w:val="0073470A"/>
+    <w:rsid w:val="007408EB"/>
+    <w:rsid w:val="0076122D"/>
+    <w:rsid w:val="007766E4"/>
+    <w:rsid w:val="00785436"/>
+    <w:rsid w:val="00785B1E"/>
+    <w:rsid w:val="007A0EF6"/>
     <w:rsid w:val="007B2CA1"/>
+    <w:rsid w:val="007B32ED"/>
     <w:rsid w:val="007D0ABC"/>
     <w:rsid w:val="008042F5"/>
+    <w:rsid w:val="00815DAD"/>
+    <w:rsid w:val="0084177F"/>
+    <w:rsid w:val="008421CF"/>
+    <w:rsid w:val="0084263F"/>
+    <w:rsid w:val="00855E43"/>
     <w:rsid w:val="00886959"/>
     <w:rsid w:val="00893A34"/>
     <w:rsid w:val="008A36E1"/>
     <w:rsid w:val="008A37A7"/>
+    <w:rsid w:val="008A4F55"/>
     <w:rsid w:val="008B0736"/>
     <w:rsid w:val="008E70F5"/>
+    <w:rsid w:val="00946ABC"/>
     <w:rsid w:val="00950B06"/>
     <w:rsid w:val="00970069"/>
     <w:rsid w:val="009721EB"/>
+    <w:rsid w:val="009B09AB"/>
     <w:rsid w:val="009B706E"/>
     <w:rsid w:val="009C423A"/>
+    <w:rsid w:val="009D3173"/>
+    <w:rsid w:val="009E1D14"/>
     <w:rsid w:val="009E79ED"/>
     <w:rsid w:val="00A07596"/>
+    <w:rsid w:val="00A121D1"/>
     <w:rsid w:val="00A17A08"/>
     <w:rsid w:val="00A60673"/>
+    <w:rsid w:val="00A80A83"/>
     <w:rsid w:val="00AC1872"/>
     <w:rsid w:val="00AD631F"/>
+    <w:rsid w:val="00AD6484"/>
     <w:rsid w:val="00AE21FF"/>
     <w:rsid w:val="00AF1F18"/>
+    <w:rsid w:val="00AF54B5"/>
     <w:rsid w:val="00B0726E"/>
+    <w:rsid w:val="00B14E79"/>
     <w:rsid w:val="00B219D1"/>
+    <w:rsid w:val="00B3709F"/>
+    <w:rsid w:val="00B549D9"/>
+    <w:rsid w:val="00B732CC"/>
     <w:rsid w:val="00B81FA4"/>
     <w:rsid w:val="00B8794C"/>
     <w:rsid w:val="00B95EF4"/>
+    <w:rsid w:val="00BA0AF1"/>
     <w:rsid w:val="00BB6509"/>
+    <w:rsid w:val="00BB7B2A"/>
     <w:rsid w:val="00BC248C"/>
+    <w:rsid w:val="00BE5E70"/>
+    <w:rsid w:val="00BF4332"/>
     <w:rsid w:val="00C01EC0"/>
+    <w:rsid w:val="00C130E3"/>
     <w:rsid w:val="00C244EE"/>
+    <w:rsid w:val="00C547C0"/>
     <w:rsid w:val="00C72224"/>
     <w:rsid w:val="00C75706"/>
+    <w:rsid w:val="00C96C94"/>
     <w:rsid w:val="00CA4815"/>
+    <w:rsid w:val="00CC2B7B"/>
+    <w:rsid w:val="00CE7762"/>
+    <w:rsid w:val="00CF02B7"/>
     <w:rsid w:val="00CF6562"/>
     <w:rsid w:val="00D5688A"/>
+    <w:rsid w:val="00D66214"/>
     <w:rsid w:val="00D86284"/>
+    <w:rsid w:val="00D9370F"/>
     <w:rsid w:val="00DC5980"/>
     <w:rsid w:val="00DD2B46"/>
     <w:rsid w:val="00E06ED6"/>
     <w:rsid w:val="00E529E5"/>
+    <w:rsid w:val="00E75434"/>
+    <w:rsid w:val="00E9213A"/>
     <w:rsid w:val="00EB4C2F"/>
     <w:rsid w:val="00ED0DDF"/>
     <w:rsid w:val="00F1000D"/>
+    <w:rsid w:val="00F23200"/>
     <w:rsid w:val="00F311A4"/>
+    <w:rsid w:val="00F44BF8"/>
+    <w:rsid w:val="00F47AF2"/>
+    <w:rsid w:val="00F772A0"/>
     <w:rsid w:val="00F82C2C"/>
     <w:rsid w:val="00F85913"/>
+    <w:rsid w:val="00F867BA"/>
+    <w:rsid w:val="00FC6E6F"/>
     <w:rsid w:val="00FD4D6E"/>
     <w:rsid w:val="00FD6383"/>
     <w:rsid w:val="00FF5BC8"/>
+    <w:rsid w:val="066E37A5"/>
+    <w:rsid w:val="1393DD36"/>
+    <w:rsid w:val="2DDFB812"/>
+    <w:rsid w:val="36E1F6ED"/>
+    <w:rsid w:val="411F08E1"/>
+    <w:rsid w:val="48DE5C80"/>
+    <w:rsid w:val="4F8C0947"/>
+    <w:rsid w:val="555E5FFC"/>
+    <w:rsid w:val="6CFD905C"/>
+    <w:rsid w:val="6E8EE64D"/>
+    <w:rsid w:val="6EB4E277"/>
+    <w:rsid w:val="7128BB8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E1D92F7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BF7AEB40-B31B-49D4-9C1F-825E4FD8C4DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -5479,203 +5990,312 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00410817"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Steps">
     <w:name w:val="Steps"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00410817"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="008599" w:themeFill="accent1"/>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00292733"/>
+    <w:rPr>
+      <w:color w:val="CE372F" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00241A97"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00241A97"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00241A97"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00241A97"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00241A97"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00004F1B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanservices.gov.au/organisations/business/your-business-sector/child-care-providers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/child-care-package/child-care-subsidy/it-system/list-registered-child-care-software" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.servicesaustralia.gov.au/child-care-providers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proda@humanservices.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/provider-digital-access-proda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/child-care-package/child-care-subsidy/it-system/list-registered-child-care-software" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proda@servicesaustralia.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="026D9A923AB949B48FD45161E4265184"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2308DD34-E889-4D23-B675-EF04BAE904DA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002B3ACA" w:rsidRDefault="00785B1E">
           <w:r w:rsidRPr="001C304D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00785B1E"/>
     <w:rsid w:val="002B3ACA"/>
+    <w:rsid w:val="005B1D76"/>
+    <w:rsid w:val="006B00BD"/>
     <w:rsid w:val="007244DE"/>
+    <w:rsid w:val="00741215"/>
+    <w:rsid w:val="00785436"/>
     <w:rsid w:val="00785B1E"/>
+    <w:rsid w:val="00BA0AF1"/>
+    <w:rsid w:val="00CE7762"/>
+    <w:rsid w:val="00DF7DD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6070,51 +6690,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00785B1E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Department of Education">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="00254A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="004C6C"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="008599"/>
       </a:accent1>
       <a:accent2>
@@ -6388,209 +7008,217 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...6 lines deleted...]
-    <xsd:import namespace="60988540-e91d-41bb-b7bc-24ab8c39df10"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B53B5196E2F5640AA1500E82A7BF106" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d2d7e3f6cd096a9c5342937c9578c06">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a3870de7-628d-4f96-ad09-9338c4ed9354" xmlns:ns3="afd363e9-35fc-44f3-a206-b83cf12c84c7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff79bbb125b741b425664110c79786b7" ns2:_="" ns3:_="">
+    <xsd:import namespace="a3870de7-628d-4f96-ad09-9338c4ed9354"/>
+    <xsd:import namespace="afd363e9-35fc-44f3-a206-b83cf12c84c7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5f4485f1-0608-40f2-b649-7dde6654a8bf" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a3870de7-628d-4f96-ad09-9338c4ed9354" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7147e460-a74b-4414-8224-31362e5846fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="26" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60988540-e91d-41bb-b7bc-24ab8c39df10" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afd363e9-35fc-44f3-a206-b83cf12c84c7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5af6c6a0-74af-4862-a7a7-4b5c0f3bc0ac}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="afd363e9-35fc-44f3-a206-b83cf12c84c7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="22" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="23" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6648,180 +7276,346 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Summary xmlns="5f4485f1-0608-40f2-b649-7dde6654a8bf" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5f4485f1-0608-40f2-b649-7dde6654a8bf">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a3870de7-628d-4f96-ad09-9338c4ed9354">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_Flow_SignoffStatus xmlns="5f4485f1-0608-40f2-b649-7dde6654a8bf" xsi:nil="true"/>
-    <TaxCatchAll xmlns="60988540-e91d-41bb-b7bc-24ab8c39df10" xsi:nil="true"/>
+    <TaxCatchAll xmlns="afd363e9-35fc-44f3-a206-b83cf12c84c7" xsi:nil="true"/>
+    <Notes xmlns="a3870de7-628d-4f96-ad09-9338c4ed9354" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A74CCDB2-B8C6-4EBF-B6DE-307BA3ACFC0D}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21205DC3-1A6F-43E1-A3B0-4AB6FDB9BDAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5f4485f1-0608-40f2-b649-7dde6654a8bf"/>
-    <ds:schemaRef ds:uri="60988540-e91d-41bb-b7bc-24ab8c39df10"/>
+    <ds:schemaRef ds:uri="a3870de7-628d-4f96-ad09-9338c4ed9354"/>
+    <ds:schemaRef ds:uri="afd363e9-35fc-44f3-a206-b83cf12c84c7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FB30656-A686-4ACD-9BED-B60656BFA518}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BD821AA-43DD-4C10-9A02-0A760CAC6AE7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="60988540-e91d-41bb-b7bc-24ab8c39df10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="a3870de7-628d-4f96-ad09-9338c4ed9354"/>
+    <ds:schemaRef ds:uri="afd363e9-35fc-44f3-a206-b83cf12c84c7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8855DC5-C421-4482-92F9-C7F0AB6B98D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>999</Words>
-  <Characters>5127</Characters>
+  <Words>1151</Words>
+  <Characters>5369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>162</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6358</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="60" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>2162748</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.servicesaustralia.gov.au/provider-digital-access-proda</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655371</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.humanservices.gov.au/organisations/business/your-business-sector/child-care-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653081</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.education.gov.au/child-care-package/child-care-subsidy/it-system/list-registered-child-care-software</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786553</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:proda@servicesaustralia.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc127891423</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc127891422</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc127891421</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc127891420</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:proda@servicesaustralia.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376299</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:proda@humanservices.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Task card - how to obtain child care software activation codes</dc:title>
+  <dc:title>Task card - How to obtain child care software activation codes</dc:title>
   <dc:subject/>
   <dc:creator>GEYER,Lauren</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
     <vt:lpwstr>2023-02-06T02:33:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
     <vt:lpwstr>0196b020-ca67-4808-9ba4-9cbe3d5bd324</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100DBE4CFC06C38FD429762EA454E4407CB</vt:lpwstr>
+    <vt:lpwstr>0x0101007B53B5196E2F5640AA1500E82A7BF106</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>